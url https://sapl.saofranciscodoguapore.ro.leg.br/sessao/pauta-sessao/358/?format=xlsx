--- v0 (2026-03-15)
+++ v1 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="115">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 24 de 2026</t>
   </si>
   <si>
@@ -211,152 +211,144 @@
   <si>
     <t>Requerimento nº 38 de 2026</t>
   </si>
   <si>
     <t>Requer informações e relatórios financeiros do Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>Requerimento nº 39 de 2026</t>
   </si>
   <si>
     <t>Requer informações e relatórios financeiros do Fundo de Manutenção e Desenvolvimento da Educação Básica – FUNDEB.</t>
   </si>
   <si>
     <t>Requerimento nº 40 de 2026</t>
   </si>
   <si>
     <t>Alessandra Brito</t>
   </si>
   <si>
     <t>REQUERER que seja realizada a contratação ou disponibilização de profissional plantonista e telefone institucional ativo para a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>Requerimento nº 41 de 2026</t>
   </si>
   <si>
-    <t>REQUERER a capacitação dos cirurgiões-dentistas da rede municipal para atendimento de gestantes e odontopediatria.</t>
+    <t>Requerer a capacitação dos cirurgiões-dentistas da rede municipal para atendimento de gestantes e odontopediatria.</t>
   </si>
   <si>
     <t>Requerimento nº 42 de 2026</t>
   </si>
   <si>
-    <t>REQUERER implantação de aulas de zumba para promoção da saúde e qualidade de vida da população.</t>
+    <t>Requerer implantação de aulas de zumba para promoção da saúde e qualidade de vida da população.</t>
   </si>
   <si>
     <t>Requerimento nº 43 de 2026</t>
   </si>
   <si>
     <t>Que determine à comissão responsável pelo teste seletivo em vigência que o exame prático para os cargos de motorista, tanto de viaturas leves quanto de veículos pesados, seja realizado por profissional devidamente credenciado pelo Conselho Estadual de Trânsito de Rondônia.</t>
   </si>
   <si>
     <t>Requerimento nº 44 de 2026</t>
   </si>
   <si>
     <t>Que sejam prestadas informações oficiais, via documental, acerca do prazo previsto para a conclusão e entrega da creche municipal atualmente em construção no município.</t>
   </si>
   <si>
     <t>Requerimento nº 45 de 2026</t>
   </si>
   <si>
     <t>Para que determine à Secretaria Municipal de Esportes a aquisição de dois tratores cortadores de grama destinados à manutenção dos campos esportivos do município.</t>
   </si>
   <si>
     <t>Requerimento nº 46 de 2026</t>
   </si>
   <si>
     <t>A convocação do Secretário Municipal de Esportes, dos técnicos de execução responsáveis pelo projeto de construção do Estádio Municipal, bem como do responsável pela empresa encarregada da execução da referida obra, para esclarecimento do Projeto de lei PL 43/2026. Bem com comparecerem à Câmara Municipal no dia 20 de março de 2026, às 09h00, a fim de prestarem informações e esclarecimentos acerca da execução, andamento e demais aspectos relacionados à construção do Estádio Municipal. O presente requerimento fundamenta-se no art. 26 da Lei Orgânica Municipal, que dispõe: ato normativo nº 26, de dia, de mês, de ano, segundo o qual, por deliberação de maioria simples de seus membros, a Câmara Municipal poderá convidar o Prefeito Municipal, bem como convocar os Secretários Municipais ou Diretor equivalente para prestarem informações acerca de assuntos previamente estabelecidos.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 33 de 2026</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo  Municipal a adquirir medicamentos de alto  custo diretamente das farmácias e drogarias  estabelecidas no Município de  São Francisco do Guaporé – RO, e dá outras providências".</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer da comissão</t>
   </si>
   <si>
     <t>Projeto de Lei nº 34 de 2026</t>
   </si>
   <si>
     <t>Agnielde Fotógrafo,Alessandra Brito</t>
   </si>
   <si>
-    <t>“Institui no âmbito do Município de São Francisco do Guaporé, O Programa Municipal de Apoio à Mudanças Para Família de Baixa Renda_x000D_
-e Mulheres de Situação de Vulnerabilidade Social do Município de São Francisco do Guaporé – RO, e dá outras providências”.</t>
+    <t>“Institui no âmbito do Município de São Francisco do Guaporé, O Programa Municipal de Apoio à Mudanças Para Família de Baixa Renda e Mulheres de Situação de Vulnerabilidade Social do Município de São Francisco do Guaporé – RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 35 de 2026</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição de estacionamento   de veículos automotores, nas proximidades das esquinas das vias públicas do Município  de São Francisco do Guaporé – RO,   estabelece normas de sinalização, fiscalização  e ações de educação no trânsito, dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei nº 36 de 2026</t>
   </si>
   <si>
-    <t>“Institui e organiza o Programa Municipal  de Atendimento Odontológico Itinerante –  Van Odontológica Móvel – no Município  _x000D_
-de São Francisco do Guaporé,   utilizando a unidade móvel já existente,   e dá outras providências.”</t>
+    <t>“Institui e organiza o Programa Municipal  de Atendimento Odontológico Itinerante –  Van Odontológica Móvel – no Município de São Francisco do Guaporé,   utilizando a unidade móvel já existente,   e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei nº 37 de 2026</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Auxílio transporte aos Servidores Públicos Municipais  de São Francisco do Guaporé RO  e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei nº 38 de 2026</t>
   </si>
   <si>
     <t>José Wellington Drumond Gouvea - Prefeito Municipal</t>
   </si>
   <si>
     <t>“Dispõe  sobre  Inclusão  e Alterações  no  PPA,  LDO  e LOA,  e  Autoriza  o  Poder  Executivo  a Abertura  de Crédito Adicional Suplementar por Anulação Parcial de Dotação até o montante de R$ 989.200,00 (Novecentos e  oitenta  e  nove  mil  e duzentos  reais), em  favor  da unidade orçamentaria da Secretaria Municipal de Finanças - SEFIN no Orçamento vigente, e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei nº 39 de 2026</t>
   </si>
   <si>
     <t>“Dispõe sobre Inclusão e Alterações no PPA, LDO e LOA, e Autoriza o Poder Executivo a Abertura de Crédito Adicional Suplementar por Anulação  Parcial  de  Dotação até  o montante de R$ 250.000,00 (Duzentos e cinquenta mil reais), em favor da unidade orçamentaria da Secretaria Municipal de Finanças -SEFIN no Orçamento Vigente, e dá outras providências.”</t>
   </si>
   <si>
+    <t>Projeto de Lei nº 40 de 2026</t>
+  </si>
+  <si>
+    <t>“Dispõe  sobre  Inclusão  e Alterações  no  PPA,  LDO  e LOA,  e  Autoriza  o  Poder  Executivo  a Abertura  de Crédito Adicional Suplementar por Anulação Parcial de Dotação até  o  montante de  R$ 220.000,00 (Duzentos  e vinte mil reais) em favor da unidade orçamentaria da Secretaria Geral Governo,  Administração,  Planejamento e  Ciência Técnica - SEGPLAN, no  Orçamento vigente, e dá outras providências.”</t>
+  </si>
+  <si>
     <t>Projeto de Lei nº 41 de 2026</t>
   </si>
   <si>
     <t>“Dispõe sobre Inclusão e Alterações no PPA, LDO e LOA, e Autoriza o Poder Executivo a Abertura de Crédito Adicional Especial por Superavit Financeiro até o montante de R$ 525.000,09 (Quinhentos e vinte e cinco mil reais e nove centavos) em favor da unidade Orçamentária da Secretaria Municipal de Educação - SEMED, no Orçamento Vigente, e dá outras providências.”</t>
-  </si>
-[...10 lines deleted...]
-    <t>“Dispõe  sobre  Inclusão  e Alterações  no  PPA,  LDO  e LOA,  e  Autoriza  o  Poder  Executivo  a Abertura  de Crédito Adicional Por Superavit  Financeiro até  o montante de  R$ 600.000,00 (Seiscentos mil  reais) em favor  da Secretaria Municipal de Saúde - SEMUSA, e  dá  outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei nº 45 de 2026</t>
   </si>
   <si>
     <t>“Dispõe sobre Inclusão e Alterações no PPA, LDO e LOA, e Autoriza o Poder Executivo a Abertura de Crédito  Adicional Especial por Superavit  Financeiro até  o montante  de  R$ 29.098,48 (Vinte e nove mil e noventa e oito reais e quarenta e oito centavos) em favor da unidade Orçamentária da Secretaria Municipal de Educação - SEMED,  no  Orçamento  Vigente,  e  dá  outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei nº 46 de 2026</t>
   </si>
   <si>
     <t>“Dispõe sobre Inclusão e Alterações no PPA, LDO e LOA, e Autoriza o Poder Executivo a Abertura de Crédito  Adicional Especial por Superavit  Financeiro até  o montante  de  R$ 743.560,54  (Setecentos  e  quarenta  e  três  mil  quinhentos  e sessenta  reais  e  cinquenta  e  quatro  centavos)  em  favor  da unidade Orçamentária da Secretaria Municipal de Educação - SEMED, no Orçamento vigente, e dá outras providências.”</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 1 de 2026</t>
   </si>
   <si>
     <t>Emenda Impositiva no valor de R$ 10.000,00 (dez mil reais) para a Associação Comunitária de Radio Difusão Estúdio Vale FM, de São Francisco do Guaporé, para aquisição de equipamentos  para o sistema de transmissão, antena, ,cabos, transmissor e links .</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 2 de 2026</t>
   </si>
   <si>
     <t>Geferson dos Santos</t>
   </si>
@@ -699,51 +691,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F50"/>
+  <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="49" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1515,245 +1507,225 @@
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>4347</v>
       </c>
       <c r="B40" t="s">
         <v>6</v>
       </c>
       <c r="C40" t="s">
         <v>92</v>
       </c>
       <c r="D40" t="s">
         <v>90</v>
       </c>
       <c r="E40" t="s">
         <v>93</v>
       </c>
       <c r="F40" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>4349</v>
+        <v>4348</v>
       </c>
       <c r="B41" t="s">
         <v>6</v>
       </c>
       <c r="C41" t="s">
         <v>94</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" t="s">
         <v>95</v>
       </c>
       <c r="F41" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>4353</v>
+        <v>4349</v>
       </c>
       <c r="B42" t="s">
         <v>6</v>
       </c>
       <c r="C42" t="s">
         <v>96</v>
       </c>
       <c r="D42" t="s">
         <v>90</v>
       </c>
       <c r="E42" t="s">
         <v>97</v>
       </c>
       <c r="F42" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>4355</v>
+        <v>4371</v>
       </c>
       <c r="B43" t="s">
         <v>6</v>
       </c>
       <c r="C43" t="s">
         <v>98</v>
       </c>
       <c r="D43" t="s">
         <v>90</v>
       </c>
       <c r="E43" t="s">
         <v>99</v>
       </c>
       <c r="F43" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>4371</v>
+        <v>4372</v>
       </c>
       <c r="B44" t="s">
         <v>6</v>
       </c>
       <c r="C44" t="s">
         <v>100</v>
       </c>
       <c r="D44" t="s">
         <v>90</v>
       </c>
       <c r="E44" t="s">
         <v>101</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>4372</v>
+        <v>4394</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45" t="s">
         <v>102</v>
       </c>
       <c r="D45" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>103</v>
       </c>
       <c r="F45" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>4394</v>
+        <v>4415</v>
       </c>
       <c r="B46" t="s">
         <v>6</v>
       </c>
       <c r="C46" t="s">
         <v>104</v>
       </c>
       <c r="D46" t="s">
-        <v>28</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>4415</v>
+        <v>4390</v>
       </c>
       <c r="B47" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="C47" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D47" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E47" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>4390</v>
+        <v>4388</v>
       </c>
       <c r="B48" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" t="s">
+        <v>111</v>
+      </c>
+      <c r="D48" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E48" t="s">
         <v>112</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>4388</v>
+        <v>4389</v>
       </c>
       <c r="B49" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C49" t="s">
         <v>113</v>
       </c>
       <c r="D49" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E49" t="s">
         <v>114</v>
       </c>
       <c r="F49" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F50" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">